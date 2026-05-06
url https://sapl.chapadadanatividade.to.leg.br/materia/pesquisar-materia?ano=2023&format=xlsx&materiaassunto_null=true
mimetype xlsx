--- v0 (2025-10-17)
+++ v1 (2026-05-06)
@@ -54,808 +54,808 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Elio Dionízio de Santana - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/31/pl-e_01-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/31/pl-e_01-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a celebra contrato de prestação de serviço por tempo determinado e dá outras providências. (Votação: aprovado).</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_n02.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_n02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a equiparação da remuneração dos servidores públicos municipais ao salário mínimo vigente e dá outras providências.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/33/pl-e_03-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/33/pl-e_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diárias para custeio de despesas de viagens do Poder Executivo e servidores municipais e dá outras providências.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/34/pl-e_04-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/34/pl-e_04-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Calendário Cultural de eventos do Município de Chapada da Natividade e dá outras providências.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/35/pl-e_05-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/35/pl-e_05-2023.pdf</t>
   </si>
   <si>
     <t>Altera e cria cargo comissionado na Estrutura Administrativa da Prefeitura MunicipaL de Chapada da Natividade/TO e dá outras providências.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/36/pl-e_06-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/36/pl-e_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de Guarda subsidiada no Município de Chapada da Natividade e dá outras providências.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/37/pl-e_07-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/37/pl-e_07-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Chapada da Natividade a patrocinar e financiar eventos culturais ,religiosos e artísticos em âmbito municipal e dá outras providências.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/38/pl-e_08-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/38/pl-e_08-2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1° da lei Municipal n°279/2021 de 21 de setembro de 2021,que dispõe sobre concessão de Bolsa Financeira aos componentes da Banda de Música deste Município e dá outras providências.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n09_2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n09_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão  do Plano Plurianual do Município de Chapada de Natividade -TO para o período 2023-2025.Votação: ( Aprovado)</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n10_2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n10_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°300/2022 de 30 de dezembro de 2022,que instituiu a Lei de Diretrizes Orçamentárias para o exercício de 2023.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_11_2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_11_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 301/2022,que instituiu a Lei Orçamentária Anual do exercício de 2023.Votação: Aprovado</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/43/pl-e_12-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/43/pl-e_12-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar Recursos recebidos da União para cumprimento da Assistência Financeira complementar de que trata a Emenda Constitucional n°127/2022 e dá outras providências. Votação:(Aprovado)</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/71/pl-e_13-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/71/pl-e_13-2023.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao artigo 1° da Lei n°309/2023,de 26 de junho de 2023,que dispõe sobre a concessão de diárias para custeio de despesas de viagens do Poder Executivo e servidores municipais e dá outras providencias". Votação: (Aprovado)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/72/pl-e_14-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/72/pl-e_14-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2024 e dá outras providencias". Votação:(Aprovado)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/73/pl-e_15-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/73/pl-e_15-2023.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a despesa do Munícipio de Chapada da Natividade ,estabelecendo o Programa para o Exercício de 2024 e dá outras Providências". Votação: (Aprovado)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/74/pl-e_16-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/74/pl-e_16-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste do Piso Salarial dos Profissionais do Magistério Público da Educação Básica e dá outras providências". Votação:(Aprovado)</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/75/pl-e_18-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/75/pl-e_18-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão do Plano Plurianual do Município de Chapada da Natividade para o período 2023-2025 e dá outras providências" Votação:(Aprovado).</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/76/pl-e_19-2023.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/76/pl-e_19-2023.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei n° 301/2022,que instituiu a Lei Orçamentária Anual do exercício de 2023 e dá outras providências." Votação:(Aprovado)</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wilson Motoqueiro</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 que providencie o retorno da placa para seu devido lugar,Avenida Girassol esquina Rua 01, Avenida dos Cruzeiros._x000D_
 Votação:(Aprovado)</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_02_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_02_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Providencie rede de saneamento Básico na Avenida Girassol,esquina rua 01 Avenida dos Cruzeiros._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_03_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_03_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Dê explicações do recurso recebido de carros leiloados._x000D_
 Votação: (Aprovado)</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_04_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_04_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Providencie construção de garagem para ônibus escolares._x000D_
 Votação: (Aprovado)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Armando Pinto</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01_ver._armando.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01_ver._armando.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Providencie a implantação da ponte sobre o córrego Forquilha, que liga estrada da Formiguinha a divisa de Pindorama passando por nosso município._x000D_
 Votação: (Aprovado)</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Realização de uma reforma no postinho de saúde Emílio Antônio de Araújo no Municipio de Chapada da Natividade._x000D_
 Votação:(Aprovado)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Juvenal do Baião</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01_ver._juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01_ver._juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Providencie rede de saneamento básico,rede de energia elétrica,asfalto e limpeza de ruas e lotes no Setor Novo Mundo._x000D_
 Votação:(Aprovado)</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_06_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_06_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que o mesmo dê explicações do dinheiro de empréstimo das placas solares._x000D_
 Votação:(Aprovado)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Chico Dias</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_n01_chico_dias.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_n01_chico_dias.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que o mesmo providencie iluminção pública._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Devan de Jovelina</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01_advam.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01_advam.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 A contratação e disponibilidade de profissionais de segurança durante  o período letivo em todas as escolas municipais e CMEIs,com o obetivo de proporcionar maior segurança a estudantes,professores,e demais servidores ,além da preservação do patrimônio público._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dinei do Baião</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_n01_dinei_do_baiao.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_n01_dinei_do_baiao.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que providencie finalização da Capela do Cemitério"Parque dos Pequis"localizada ao final da rua Pau D'arco,centro,nesta cidade de Chapada da Natividade._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_n02_advam_de_jovelina.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_n02_advam_de_jovelina.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Saber o que a Administração Municipal está realizando no sentido de promover a incorporação do benefício do adicional noturno aos  Servidores Públicos Municipais._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_n03_devan_de_jovelina.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_n03_devan_de_jovelina.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Saber o que a Administração Municipal está realizando no sentido de promover a incorporação de adicional de insalubridade aos  Servidores Públicos Municipais._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Sueli Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_n_01_sueli__pinto.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_n_01_sueli__pinto.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que encaminhe o projeto de lei do piso salarial dos Profissionais de Enfermagem._x000D_
 Votação:( Aprovado).</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n_07_wilton_motoqueiro.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n_07_wilton_motoqueiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que o mesmo dê respostas sobre como está a volta do caminhão FORD que foi para reforma._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n04_advam_de_jovelina.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n04_advam_de_jovelina.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que o mesmo providencie quebra molas em frente a farmácia Bem Estar e distribuidora Chapéu de Palha, na Avenida Brasil._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento__n08_wilton_motoqueiro.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento__n08_wilton_motoqueiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,_x000D_
 Que o mesmo não forneça maquinário para os agricultures nos finais de semana afim de receber dinheiro ou qualquer outro tipo de pagamento._x000D_
 Votação:( Aprovado)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_02_ver_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_02_ver_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo providencie troca do poste de energia na residência de seu Odilon Pereira Lacerda,narua 27 de julho,S/N a pedido de sua filha Odilene Lacerda.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_n02_ver_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_n02_ver_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, providências junto ao setor competente,para colocar um ônibus escolar exclusivo na rota do P.A Revolução.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_09_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_09_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o ônibus que faz rota da capivara retorne a fazer a linha passando pela fazenda Flor da Serra, do senhor Conceição.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento03_ver_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento03_ver_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que providencie construção da ponte sobre o rio Bagagem que atravessa o Baião para a fazenda Santana. Votação: ( Aprovado)</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_10_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_10_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Realização de uma reforma no postinho de saúde Emílio Antônio de Araújo no município de Chapada da Natividade.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_11_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_11_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,que o mesmo dê respostas sobre como está a volta do caminhão FORD que foi para a reforma.Votação:(Aprovado).</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_02_ver_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_02_ver_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,que o mesmo providencie retro escavadeiras para fazer cacimbas para os pequenos produtores rurais.Votacão:(Aprovado).</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_03_ver_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_03_ver_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie caçamba para transportar o calcário doado pela Ruraltins. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_14_ver._wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_14_ver._wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie Casa Cultural.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_12_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_12_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal ,que o mesmo providencie reforma da ponte do rio das pedras sentido Morro do gado a Capivara.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_13_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_13_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie móveis e eletrodomésticos e ar condicionado para o Conselho Tutelar.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_03_ver_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_03_ver_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Municipal que, o mesmo providencie um caminhão pipa para fornecer água as residência que esta faltando água a dias. Votação:(Aprovado)</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_04_ver_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_04_ver_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,que o mesmo providencie patrolamento no Setor Novo Mundo.Votação: (Aprovado)</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Niltinho de Filó</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_01.2023_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_01.2023_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie o término do calçamento do setor Bela Vista 01.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_05.2023_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_05.2023_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, crie Projeto de Lei "Auxílio Proteção Solar"que permita as mulheres,da limpeza urbana,receber valor a ser estipulado pelo Poder Executivo Municipal tendo em vista o trabalho por elas realizado.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_05.2023_advam.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_05.2023_advam.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie patrolamento da zona rural de todo município.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_15.2023_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_15.2023_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie ponte sobre o córrego Riachão que atravessa a fazenda Lontras.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_no_19.2023_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_no_19.2023_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie gradagem da região da Capivara,Lontras,Riachão e Lages.Votação:(Aprovado).</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie organização da van escolar da região das Lontras.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_no_18.2023_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_no_18.2023_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie ponte sobre o córrego Borba que liga a região do Plano Alto a Capivara.Votação:(Aprovado).</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que,o mesmo providencie patrolamento nas estradas vicinais na região da Capivara até o Lages.Votação:(Aprovado)</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_no_20.2023_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_no_20.2023_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie construção da ponte sobre o córrego Capivara no município de Chapada da Natividade.Votação:(Aprovado).</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_no_04.2023_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_no_04.2023_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que ,o mesmo providencie a construção de um Quebra Mola e Instalação de placas de trânsito na Rua Airton Sena,em Frente a Creche Tia Martha.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_21.2023_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_21.2023_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que , o mesmo providencie construção da ponte sobre o rio Gererê. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_22.2023_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_22.2023_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie construção da ponte sobre o córrego Pedra Preta ,no municipio de Chapada da Natividade.Votação:(Aprovado).</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_04_ver__dinei.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_04_ver__dinei.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie mais lixeiras com pés para setores que ainda não receberam lixeiras. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_02_ver_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_02_ver_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie limpeza de lotes baldios e toda a cidade. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_23_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_23_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja reaberta as ruas do setor Novo Mundo, solicita também água e energia para os moradores. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_24_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_24_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo dê respostas sobre como está a volta do caminhão FORD que foi para reforma. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_06_ver__juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_06_ver__juvenal.pdf</t>
   </si>
   <si>
     <t>Requer que ao Prefeito Municipal que, o mesmo providencie canil para os cachorros da cidade. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Armando Pinto, Chico Dias, Dinei do Baião, Juvenal do Baião, Niltinho de Filó</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_coletivo_01.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_coletivo_01.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie construção de Ponte sobre o córrego Capivara. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_coletivo_02.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_coletivo_02.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Municipal que, o mesmo providencie cascalhamento do trevo de pindorama à Santa Luzia. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_coletivo_03.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_coletivo_03.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie cascalhamento da ponte do Rio das Pedras à fazenda Porteiras. Votação:(Aprovado)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/93/requeriemento_coletivo_04.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/93/requeriemento_coletivo_04.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie cascalhamento na Xobó.Votação: (Aprovado).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_coletivo_05.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_coletivo_05.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie construção da ponte sobre o rio Pedra Preta. Votação: ( Aprovado).</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_26_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_26_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que ,o mesmo providencie redução de carga horária dos profissionais de limpeza urbana. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_25_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_25_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo crie Lei para destinação compulsória de verbas para a Cultura. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_03_ver_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_03_ver_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie Mutirão de Catarata. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_27_ver_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_27_ver_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie reforma de galpão da garagem municipal. Votação: (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1162,68 +1162,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/31/pl-e_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_n02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/33/pl-e_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/34/pl-e_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/35/pl-e_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/36/pl-e_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/37/pl-e_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/38/pl-e_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/43/pl-e_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/71/pl-e_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/72/pl-e_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/73/pl-e_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/74/pl-e_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/75/pl-e_18-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/76/pl-e_19-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_02_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_03_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_04_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01_ver._armando.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01_ver._juvenal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_06_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_n01_chico_dias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01_advam.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_n01_dinei_do_baiao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_n02_advam_de_jovelina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_n03_devan_de_jovelina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_n_01_sueli__pinto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n_07_wilton_motoqueiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n04_advam_de_jovelina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento__n08_wilton_motoqueiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_02_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_n02_ver_sueli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_09_wilton.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento03_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_10_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_11_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_02_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_03_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_14_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_12_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_13_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_03_ver_sueli.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_04_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_01.2023_nilton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_05.2023_juvenal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_05.2023_advam.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_15.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_no_19.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_no_18.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_no_20.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_no_04.2023_sueli.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_21.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_22.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_04_ver__dinei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_02_ver_nilton.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_23_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_24_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_06_ver__juvenal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_coletivo_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_coletivo_02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_coletivo_03.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/93/requeriemento_coletivo_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_coletivo_05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_26_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_25_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_03_ver_nilton.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_27_ver_wilton.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/31/pl-e_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_n02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/33/pl-e_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/34/pl-e_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/35/pl-e_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/36/pl-e_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/37/pl-e_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/38/pl-e_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/43/pl-e_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/71/pl-e_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/72/pl-e_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/73/pl-e_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/74/pl-e_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/75/pl-e_18-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/76/pl-e_19-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_01_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_02_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_03_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_04_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_01_ver._armando.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_01_ver._juvenal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_06_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_n01_chico_dias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_01_advam.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_n01_dinei_do_baiao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_n02_advam_de_jovelina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_n03_devan_de_jovelina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_n_01_sueli__pinto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n_07_wilton_motoqueiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n04_advam_de_jovelina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento__n08_wilton_motoqueiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_02_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_n02_ver_sueli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_09_wilton.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento03_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_10_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_11_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_02_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_03_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_14_ver._wilton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_12_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/54/requerimento_13_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_03_ver_sueli.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_04_ver_juvenal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_01.2023_nilton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_05.2023_juvenal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_05.2023_advam.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_15.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_no_19.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_no_18.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_no_20.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_no_04.2023_sueli.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_21.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_22.2023_wilton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_04_ver__dinei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_02_ver_nilton.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/86/requerimento_23_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_24_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_06_ver__juvenal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_coletivo_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_coletivo_02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_coletivo_03.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/93/requeriemento_coletivo_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_coletivo_05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_26_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_25_ver_wilton.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_03_ver_nilton.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_27_ver_wilton.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>