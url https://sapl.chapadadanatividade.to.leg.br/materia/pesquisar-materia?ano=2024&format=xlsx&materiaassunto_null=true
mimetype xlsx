--- v0 (2025-10-16)
+++ v1 (2026-05-06)
@@ -54,684 +54,684 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Elio Dionízio de Santana - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/77/pl-e_01-2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/77/pl-e_01-2024.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Chefe do Poder Executivo a celebrar contrato de prestação de serviço por tempo determinado e dá outras providências." (Votação: Aprovado).</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/78/pl-e_02-2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/78/pl-e_02-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a equiparação da remuneração dos servidores  públicos municipais ao salário mínimo vigente e dá outras providências".(Votação: Aprovado).</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/79/pl-e_03-2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/79/pl-e_03-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste do Piso Salarial dos Profissionais do Magistério Publico da Educação Básica e da outras providências".(Votação: Aprovado)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/80/pl-e_04-2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/80/pl-e_04-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre doação de área desta municipalidade para Associação Comunitária Quilombola de Chapada da Natividade e dá outras providencias"(Votação: Aprovado).</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/81/pl-e_05-2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/81/pl-e_05-2024.pdf</t>
   </si>
   <si>
     <t>"Estabelece critérios de desempenho para recebimento de incentivo financeiro visando fortalecimento de politicas afetas à atuação dos A.C.S. e A.C.E e dá outras providências." (Votação: Aprovado).</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/82/pl-e_06-2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/82/pl-e_06-2024.pdf</t>
   </si>
   <si>
     <t>" Dá nome à ponte edificada sobre o Rio das Pedras localizada na zona rural deste municipio e dá outras providencias ".(Votação: Aprovado).</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/</t>
   </si>
   <si>
     <t>"SÚMULA: Fixa os subsídios dos Prefeitos e Vice-Prefeito e Secretários do Município de Chapada da Natividade, Estado do Tocantins. "Votação:(Aprovado).</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/139/ldo_2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/139/ldo_2025.pdf</t>
   </si>
   <si>
     <t>Que "Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2025 e dá outras providências". Votação:(Aprovado).</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/140/parecer_ao_projeto_de_lei_n_009.2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/140/parecer_ao_projeto_de_lei_n_009.2024.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/141/parecer_ao_projeto_de_lei_n_012.2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/141/parecer_ao_projeto_de_lei_n_012.2024.pdf</t>
   </si>
   <si>
     <t>Que " Estima a Receita e Fixa a despesa do Município de Chapada da Natividade, estabelecendo o Programa para o Exercício de 2025 e dá outras providencias. "Votação:(Aprovado).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/142/loa_2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/142/loa_2025.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_n_013.2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_n_013.2024.pdf</t>
   </si>
   <si>
     <t>"Institui o serviço de Acolhimento em "FAMÍLIA ACOLHEDORA", no âmbito da Secretaria Municipal de Assistência Social deste município e dá outras providências. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/70/pr_01-2024.pdf</t>
-[...2 lines deleted...]
-    <t>Cria a Ouvidoria Legislativa da Câmara Municipal de Chapada da Natividade/TO, dispõe sobre suas atribuições e o cargo de Ouvidor Legislativo, e dá outras providências. (Votação: aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/70/pr_01-2024.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Ouvidoria Legislativa da Câmara Municipal de Chapada da Natividade/TO, dispõe sobre suas atribuições e o cargo de Ouvidor Legislativo, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_resolucao_02.2024.pdf</t>
-[...2 lines deleted...]
-    <t>"Dispõe sobre a reestruturação administrativa, estabelece organograma e organiza o Quadro de Pessoal Comissionado da Câmara Municipal de Chapada da Natividade e dá outras providências".(Votação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_resolucao_02.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação administrativa, estabelece organograma e organiza o Quadro de Pessoal Comissionado da Câmara Municipal de Chapada da Natividade e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/137/pr_03-2024.pdf</t>
-[...2 lines deleted...]
-    <t>Regulamenta o acesso à informação pública pelo cidadão (Lei Federal nº 12.527/2011), no âmbito do Poder Legislativo Municipal, cria normas de procedimentos, e dá outras providências. (Votação: aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/137/pr_03-2024.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o acesso à informação pública pelo cidadão (Lei Federal nº 12.527/2011), no âmbito do Poder Legislativo Municipal, cria normas de procedimentos, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/88/pr_04-2024.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a fixação dos subsídios dos vereadores do município de Chapada da Natividade/TO, para a Legislatura de 2025/2028, e adota outras providências. (Votação: aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/88/pr_04-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação dos subsídios dos vereadores do município de Chapada da Natividade/TO, para a Legislatura de 2025/2028, e adota outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/144/projeto_de_resolucao_n_05.2024.pdf</t>
-[...2 lines deleted...]
-    <t>" Autoriza o Poder Legislativo Municipal a firmar Convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins SICOOB TOCANTINS CNPJ:26.960.328/0001-43 e dá outras providencias." Votação: (Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/144/projeto_de_resolucao_n_05.2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo Municipal a firmar Convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins SICOOB TOCANTINS CNPJ:26.960.328/0001-43 e dá outras providencias. (Aprovado).</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Niltinho de Filó</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_nilton_01.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_nilton_01.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo providencie iluminação pública. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Wilson Motoqueiro</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_02.2024_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_02.2024_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie ampliação da rua 26 de julho, do Chapéu de Palha até a residência de Gesomar Pinto dos Santos. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_03.2024_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_03.2024_wilton.pdf</t>
   </si>
   <si>
     <t>Requer o Prefeito Municipal que, o mesmo providencie patrolamento do nas estradas vicinais da Capivara até o Lages. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_04.2024_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_04.2024_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie Casa Cultural. Votação(Aprovado).</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Chico Dias</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_05.2024_francisco.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_05.2024_francisco.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie reforma do letreiro da rotatória da entrada de Chapada da Natividade. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Devan de Jovelina</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_06.2024_advam.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_06.2024_advam.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie relatórios com informações sobre o leilão de Bens. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Edivando</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_07.2024_edivando.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_07.2024_edivando.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie patrolamento das Estradas vicinais da Xobó. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_08.2024_francisco.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_08.2024_francisco.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie Operação tapa buraco. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Sueli Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_09_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_09_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo providencie conclusão da Reforma da Praça da Senador João Ribeiro. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Juvenal do Baião</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_010.2024_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_010.2024_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie motocicletas para os agentes comunitários de saúde. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_11.2024_francisco.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_11.2024_francisco.pdf</t>
   </si>
   <si>
     <t>Requer que ao Prefeito Municipal que, o mesmo providencie patrolamento de estradas vicinais de todo município. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Armando Pinto</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012_armando.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012_armando.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo proíba o uso de aparelho Celular por partes dos parlamentares durante as sessões Ordinárias e Extraordinárias. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo providencie rede de energia elétrica e água no Setor Novo Mundo. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014_francisco.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014_francisco.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo Providencie arquibancadas no Estádio Ireni de Almeida Nunes. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie construção de banheiros e finalização da Capela do cemitério "Parque dos Pequis" localizada ao final da rua Pau D ´arco, centro, nesta cidade de Chapada da Natividade. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie junto a Secretaria Municipal de Saúde, Aquisição de no mínimo 02(dois) computadores para serem usados pelos agentes Comunitários de Saúde(ACS). Votação: (Aprovado)</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017_francisco.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017_francisco.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie reforma da feira do produtor rural Laércio Dias de Oliveira. Votação:(Aprovado)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dinei do Baião</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018_henrique_mauricio.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018_henrique_mauricio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie um aparelho de raio X, por meio de recurso próprio ou através do Governo do Estado. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie pintura de meios fios em toda a cidade. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020_edivando.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020_edivando.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie pavimentação asfáltica na rua Maria Bamba em frente à praça João Ribeiro e em frente ao CRAS (Centro de Referência da Assistência Social).Votação: (Aprovado).</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que , o mesmo providencie quebra molas na Avenida Brasil próximo ao posto de gasolina, em frente Antônio do milho. Votação:(Aprovação).</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022_francisco.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022_francisco.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Municipal que , o mesmo providencie placas de sinalização indicando nomes das ruas. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie junto a Secretaria Municipal da Saúde, Um profissional em Radiologia para fazer os exames de ultrassonografia. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie ponte sobre o córrego Boa Sorte, que passa dentro da fazenda São João. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n_025_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n_025_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie reforma da ponte do Riachão ,que liga a fazenda do Sr. Marcolino a Porteiras. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_n_026_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_n_026_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, providencie construção da ponte sobre o rio Bagagem que atravessa o Baião para a fazenda Santana, região de Deus me livre. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_027_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_027_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito Municipal que, o mesmo providencie patrolamento  na rua 26 de julho que liga saída para BR e na rua Pau D`arco, que passa em frente à casa do ex vice prefeito Cândido Pinto Rabelo até a entrada da mineradora Engegold. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_028_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_028_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, a Secretaria Municipal de Saúde, por meio da unidade Básica de Saúde oferte atendimento Ginecologista. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_029_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_029_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie quebra-molas na Rua dos Cruzeiros em frente ao comércio Vitória e Igreja Católica. Votação:(Aprovada).</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_030_advam.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_030_advam.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que , o mesmo juntamente com a Secretaria de Educação providencie uniformes para alunos da escola municipal Marcolina Pinto rabelo e creche Tia Martha. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_031_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_031_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie reforço de segurança na cidade. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_032_advam.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_032_advam.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que o mesmo providencie juntamente com a Secretaria de Cultura, Desporto e turismo providencie construção de uma sede para os festejos tradicionais da cidade. Votação:(Aprovado).</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_033_nilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_033_nilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie rede de energia na rua da Garagem Municipal, trecho próximo à casa do senhor Natividade até o cruzamento da rua dos cruzeiros. Votação: (Aprovado).</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_n_034_henrique_mauricio.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_n_034_henrique_mauricio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie Caminhão Pipa. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_n_035_wilton.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_n_035_wilton.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie novas lixeiras para a cidade. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_036_henrique_mauricio.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_036_henrique_mauricio.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie Odonto Móvel. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_n_037_juvenal.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_n_037_juvenal.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo providencie carreta saúde da mulher. Votação: (Aprovado)</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_n_038_sueli.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_n_038_sueli.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo solicite a Secretaria Municipal de Saúde, por meio da Unidade Básica de Saúde oferte atendimento Pneumologista. Votação: (Aprovado).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1038,68 +1038,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/77/pl-e_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/78/pl-e_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/79/pl-e_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/80/pl-e_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/81/pl-e_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/82/pl-e_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/139/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/140/parecer_ao_projeto_de_lei_n_009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/141/parecer_ao_projeto_de_lei_n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/142/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/70/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_resolucao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/137/pr_03-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/88/pr_04-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/144/projeto_de_resolucao_n_05.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_nilton_01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_02.2024_wilton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_03.2024_wilton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_04.2024_wilton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_05.2024_francisco.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_06.2024_advam.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_07.2024_edivando.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_08.2024_francisco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_09_sueli.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_010.2024_juvenal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_11.2024_francisco.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012_armando.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013_nilton.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014_francisco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015_wilton.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016_sueli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017_francisco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018_henrique_mauricio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019_nilton.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020_edivando.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021_juvenal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022_francisco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023_sueli.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n_025_wilton.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_n_026_nilton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_027_juvenal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_028_sueli.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_029_wilton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_030_advam.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_031_juvenal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_032_advam.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_033_nilton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_n_034_henrique_mauricio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_n_035_wilton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_036_henrique_mauricio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_n_037_juvenal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_n_038_sueli.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/77/pl-e_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/78/pl-e_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/79/pl-e_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/80/pl-e_04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/81/pl-e_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/82/pl-e_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/139/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/140/parecer_ao_projeto_de_lei_n_009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/141/parecer_ao_projeto_de_lei_n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/142/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/70/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_resolucao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/137/pr_03-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/88/pr_04-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/144/projeto_de_resolucao_n_05.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_nilton_01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_no_02.2024_wilton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_no_03.2024_wilton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_no_04.2024_wilton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_05.2024_francisco.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_06.2024_advam.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_no_07.2024_edivando.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_no_08.2024_francisco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_09_sueli.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_no_010.2024_juvenal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_no_11.2024_francisco.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_012_armando.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_013_nilton.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_014_francisco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_n_015_wilton.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_016_sueli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_017_francisco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_n_018_henrique_mauricio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_019_nilton.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_020_edivando.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_021_juvenal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_n_022_francisco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_n_023_sueli.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_024.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/123/requerimento_n_025_wilton.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_n_026_nilton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_027_juvenal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_028_sueli.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_029_wilton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_030_advam.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_031_juvenal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_032_advam.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_033_nilton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_n_034_henrique_mauricio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_n_035_wilton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_n_036_henrique_mauricio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_n_037_juvenal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_n_038_sueli.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>