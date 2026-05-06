--- v1 (2025-12-13)
+++ v2 (2026-05-06)
@@ -10,1008 +10,1098 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="702" uniqueCount="345">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>Sueli Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/224/mocao_de_aplausos_04022026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos Agentes Comunitário de Saúde e aos Agentes de Combate ás Endemias.</t>
+  </si>
+  <si>
     <t>163</t>
   </si>
   <si>
-    <t>2025</t>
-[...4 lines deleted...]
-  <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Elio Dionízio de Santana - Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/163/ple_01-25.pdf</t>
-[...2 lines deleted...]
-    <t>Autoriza o Município de Chapada da Natividade a participar de Consórcio Público e Aprova Ratificação do Protocolo de Intenções para constituição do Consórcio para o Acolhimento Institucional (Lar Sementes do Futuro), e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/163/ple_01-25.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Chapada da Natividade a participar de Consórcio Público e Aprova Ratificação do Protocolo de Intenções para constituição do Consórcio para o Acolhimento Institucional (Lar Sementes do Futuro), e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/164/ple_02-25.pdf</t>
-[...2 lines deleted...]
-    <t>Autoriza o Chefe do Poder Executivo a celebrar contrato de prestação de serviço por tempo determinado, e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/164/ple_02-25.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo a celebrar contrato de prestação de serviço por tempo determinado, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/165/ple_03-25.pdf</t>
-[...2 lines deleted...]
-    <t>Inclui cargo na Tabela de Diárias da Lei nº 309/2023, e altera o artigo 1º, que dispõe sobre a concessão de diárias para custeio de despesas de viagens do Poder Executivo e servidores municipais, e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/165/ple_03-25.pdf</t>
+  </si>
+  <si>
+    <t>Inclui cargo na Tabela de Diárias da Lei nº 309/2023, e altera o artigo 1º, que dispõe sobre a concessão de diárias para custeio de despesas de viagens do Poder Executivo e servidores municipais, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/166/ple_04-25.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a Organização e Reestruturação Administrativa dos Cargos no Quadro de Pessoal de Provimento Efetivo e Comissionado da Prefeitura Municipal de Chapada da Natividade, e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/166/ple_04-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Organização e Reestruturação Administrativa dos Cargos no Quadro de Pessoal de Provimento Efetivo e Comissionado da Prefeitura Municipal de Chapada da Natividade, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/167/ple_05-25.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre o Sistema Municipal de Segurança Alimentar e Nutricional - SISAN, e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/167/ple_05-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Sistema Municipal de Segurança Alimentar e Nutricional - SISAN, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/168/ple_06-25.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a equiparação da remuneração dos servidores públicos municipais ao salário mínimo vigente, e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/168/ple_06-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a equiparação da remuneração dos servidores públicos municipais ao salário mínimo vigente, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/169/ple_07-25.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre o reajuste do Piso Salarial dos Profissionais do Magistério Público da Educação Básica, e dá outras providências. (Situação: Aprovado).</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/169/ple_07-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do Piso Salarial dos Profissionais do Magistério Público da Educação Básica, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/170/ple_08-25.pdf</t>
-[...29 lines deleted...]
-    <t>"Dispõe sobre a criação de cargos de provimento em comissão no âmbito da Câmara Municipal de Chapada da Natividade/TO e dá outras providências."</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/170/ple_08-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre cessão de servidores para o Giro da Folia do Divino Espírito Santo de Chapada da Natividade/TO, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/233/ple_09-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher do Município de Chapada da Natividade e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/234/ple_10-25.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 14 e § único do art. 21 da Lei Municipal nº 337/2025, de 24 de março de 2025, que dispõe sobre o Sistema Municipal de Segurança Alimentar e Nutricional - SISAN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/235/ple_11-25.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal de Cultura e Turismo de Chapada da Natividade - COMCULTUR, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/237/ple_012.2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Plurianual (PPA) do Município de Chapada da Natividade para o quadriênio 2026-2029. (Aprovado).</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/238/ple_13-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/239/ple_14-25.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Município de Chapada da Natividade, estabelecendo o Programa para o Exercício de 2026. (Aprovado).</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/240/ple_15-25.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal de Chapada da Natividade a firmar parceria com o Instituto RABDC - Realiza Associação Brasileira de Defesa do Consumidor, para a construção de Unidade de Educação Infantil - Creche Tipo II, bem como a celebrar Termo de Cessão de Uso Gratuito de Espaço Físico Público, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/241/ple_16-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher do Município de Chapada da Natividade/TO, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/242/ple_17-25.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal dos Povos Quilombolas, Tradicionais e Originários do Município de Chapada da Natividade, e dá outras providências. (Aprovado).</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>PL-L</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Irmão Divino</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a denominação da via pública localizada no setor central deste Município com "Rua Jorge Nunes de Carvalho" e dá outras providências."</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>Rose da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_no0106022026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Apoio Integral ás Pessoas Neurodivergentes e suas famílias no Município de Chapada da Natividade -TO, e dá outras providências. (Aprovado).</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Devan de Jovelina</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/147/ccf19022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/147/ccf19022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo solicite o Parolamento das estradas da Zona Rural. (APROVADO)</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/148/ccf19022025_0001.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/148/ccf19022025_0001.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que, o mesmo solicite o Pagamento Adicional Noturno. (APROVADO)</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Ottavyo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_0319022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_0319022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie um curso de treinamento de Primeiros Socorros para os profissionais de saúde que atuam na UBS deste município. (APROVADO).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Juvenal do Baião</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_0419022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_0419022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção de ponte sobre o Rio Bagagem, localizado no Baião, na travessia do Santana e a comunidade do Deus me Livre. (APROVADO).</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>Sueli Cardoso</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_0519022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_0519022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie um Profissional em Radiologia para fazer os exames de ultrassonografia. (APROVADO).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_0619022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_0619022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie Monitor no Ônibus Escolar que faz a rota na região da Revolução. (APROVADO).</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>Rose da Saúde</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_0726082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_0726082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a implantação de atendimento médico 24 horas no posto de Saúde, localizado no município de Chapada da Natividade. (APROVADO).</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie o pagamento de adicional de insalubridade (APROVADO).</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_0919022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_0919022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie o atendimento de pessoas com Transtorno de Espectro Autista (TEA) (APROVADO).</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_1019022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_1019022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção da Ponte na Regiões: Pedra Preta, Capivara, Gerere e Borda. (APROVADO).</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Cristiane Pinto</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_1119022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_1119022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a A luta pelos direitos das mulheres é uma pauta essencial para a construção de uma sociedade mais justa e igualitária. Apesar dos avanços conquistados ao longo das últimas décadas, ainda existem desafios significativos a serem enfrentados, como a desigualdade salarial, a violência de gênero, a baixa representatividade política e o acesso a oportunidades de trabalho e educação. A capacitação para as mulheres da comunidade pode, inclusive, gerar renda e movimentar a economia local._x000D_
 _x000D_
 Dessa forma, a realização de palestras e debates com especialistas, entidades de defesa dos direitos das mulheres e demais setores da sociedade se faz necessária para:_x000D_
 •	Conscientizar a população sobre os direitos das mulheres e os avanços legais;_x000D_
 •	Discutir políticas públicas voltadas para a proteção e valorização feminina;_x000D_
 •	Debater estratégias de combate à violência contra a mulher e desigualdades de gênero;_x000D_
 •	 Incentivar o em. (APROVADO).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinei do Baião</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_1219022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_1219022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie Novas lixeiras. (APROVADO).</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_1319022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_1319022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção de um galpão com rampa na garagem. (APROVADO).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a disponibilizar o Transporte dos Feirantes da Feira Municipal Laércio Dias de Oliveira.  (APROVADO).</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_14-2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_14-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção de ponte sobre o córrego Taboa. O mesmo dá acesso a Fazenda do Senhor Lucas, Senhor Erasmo, Senhor Gilvan, Senhor Jovenir e demais vizinhanças. (APROVADO).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento_16-2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento_16-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção da ponte sobre Córrego Jereré. o mesmo da acesso a fazenda do Senhor Gilvan, Senhor Jovenir e demais vizinhanças. (APROVADO).</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>17</t>
-[...5 lines deleted...]
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_1719022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_1719022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Climatização para Sala de Vigilância Sanitária.(APROVADO).</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_1819022025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_1819022025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Instalação ou melhoria da iluminação do campo de futebol localizado no Assentamento P.A Baião (APROVADO).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Uniformes Escolares para a Rede Pública Municipal de Ensino. (APROVADO).</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_21.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção de uma sala de brinquedoteca na Creche Tia Marta. (APROVADO).</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_22.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie á Reforma da quadra Poliesportiva. (APROVADO).</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_23-2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_23-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Tampar os buracos das Ruas e Avenidas da nossa cidade. (APROVADO).</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_24-2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_24-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Reconstrução do asfalto em parte da Rua Maria Bamba. (APROVADO).</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_25-2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_25-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Coleta dos Entulhos das ruas de nossa Cidade. (APROVADO).</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_26-2025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_26-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie o Patrolamento na Serra Maria Bamba. (APROVADO).</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento_2927082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento_2927082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a conclusão da Obra da Capela do Cemitério Municipal. (APROVADO).</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_3027082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_3027082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Instalação de iluminação no Cemitério Local.  (APROVADO).</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_31.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Construção da Calçada na Avenida 26 de Julho. (APROVADO).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie o Transporte Escolar Especial aos alunos que frequenta a APAE de Natividade. . (APROVADO).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_33.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie o Reforço da Merenda Escolar aos Alunos da Zona Rural. (APROVADO)</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_34.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Manutenção nas Estradas Rurais nos projetos de Assentamentos em nosso Municipio com URGÊNCIA a estrada que dá acesso a Srª Augustinho no P.A Firmeza. (APROVADO)</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_35.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Climatização no Conselho Tutelar em Chapada da Natividade -TO.  (APROVADO)</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_36.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie Equipamentos de Proteção Individual (EPIs) para os profissionais de limpeza urbana:_x000D_
 Luvas de Proteção: Essenciais para evitar cortes, perfurações e contato direto com resíduos contaminantes. _x000D_
 	•	Botas de Segurança: Fundamentais para proteger os pés contra objetos perfurantes e substâncias nocivas presentes no lixo.  _x000D_
 	•	Máscaras de Proteção Respiratória: Importantes para evitar a inalação de poeiras, partículas suspensas e agentes biológicos nocivos.  _x000D_
 	•	Óculos de Segurança: Recomendados para proteger os olhos de respingos e substâncias perigosas.  _x000D_
 	•	Uniformes de Alta Visibilidade: Garantem a identificação dos profissionais e aumentam a segurança durante o trabalho, especialmente em áreas de tráfego intenso._x000D_
 	•	Protetores Auriculares: Necessários para proteger a audição dos trabalhadores em ambientes com altos níveis de ruído.  _x000D_
 (APROVADO)</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_3728082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_3728082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Substituição das Lixeiras Públicas existentes por modelos que possuam maior altura e capacidade de armazenamento, visando melhorar a coleta de resíduos na cidade. (APROVADO)</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_3828082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_3828082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie o Reajuste Salarial, dos vencimentos dos Cooperados que realizam a Coleta de Lixo deste Município. (APROVADO).</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_3928082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_3928082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Aquisição de um caminhão adequado para coleta do lixo deste município.  _x000D_
 (APROVADO).</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_no_40_advam_dionizio.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_no_40_advam_dionizio.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a limpeza e melhoria da iluminação da Igreja Rosário dos Pretos. (APROVADO)</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_no_41_advam_dionizio.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_no_41_advam_dionizio.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a retirada ou substituição da areia ou a substituição do alambrado do Parquinho Infantil. (APROVADO).</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>A MESA DIRETORA da Câmara Municipal de Chapada da Natividade, no uso de suas atribuições regimentais, vem requerer a Vossa Excelência a implementação do seguinte procedimento referente à leitura das atas das sessões plenárias:_x000D_
 1. Que as atas das sessões sejam encaminhadas previamente a todos os vereadores, em meio físico, com antecedência mínima de 1 horas antes da sessão em que serão submetidas à aprovação;_x000D_
 2. Que, durante a leitura das atas em plenário, a Secretaria da Câmara proceda apenas à leitura do cabeçalho e das informações essenciais, garantindo a otimização do tempo das sessões, sem comprometer a transparência e publicidade dos atos legislativos. (APROVADO)</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_4328082025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_4328082025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a Contratação ou a disponibilização de médicos especialistas na rede municipal de saúde, de modo a atender com maior eficiência e celeridade as demandas da população de Chapada da Natividade. (APROVADO).</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_4508102025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_4508102025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, para que providencie a disponibilização de um caminhão para atender á demanda da população no transporte de produtos e utensílios.  (APROVADO).</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_4617112025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_4617112025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal juntamente com a Secretária de Municipal Saúde, para que providencie a Aquisição de uma Van para Saúde, destinada ao transporte de pacientes que necessitam de atendimento médico em outros municípios. (APROVADO).</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal e à Secretaria Municipal de Obras e Infraestrutura, solicitando a instalação e um Bueiro na Rua 26 de Julho, visando melhorar o escoamento da água e evitar alagamentos e transtornos para os moradores da região.(APROVADO).</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_4817112025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_4817112025.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal juntamente com a Secretaria Municipal de Educação que, providenciem a contratação de um (a) psicólogo (a) escolar para atuar na Escola Marcolina Pinto Rabelo. (APROVADO)</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_4917112025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_4917112025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal juntamente com a Secretaria Municipal de Educação que, providenciem criação de uma Sala de Recursos Multifuncionais na Creche Tia Martha, destinada ao atendimento educacional especializado (AEE) para crianças com deficiência. (APROVADO).</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_5017112025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_5017112025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Educação, que providenciem a aquisição de uma caixa de som amplificada, sirene automática, bebedouro e mobília (armários, mesas e demais itens necessários) para melhoria da infraestrutura da Escola Municipal Marcolina Pinto Rabelo. (APROVADO).</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Educação, que providenciem a manutenção dos aparelhos de ar- condicionado e a construção de uma cobertura no pátio da Escola Municipal. (APROVADO).</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/202/requerimento_5217112025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/202/requerimento_5217112025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Educação, que providenciem a ampliação da estrutura da Creche Tia Martha, com a construção de uma área coberta ligando o portão de entrada ao prédio principal. (APROVADO).</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_5303122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_5303122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal,  que providenciem Parolamento das estradas Zona Rural. (APROVADO).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_5403122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_5403122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal,  que providenciem a Interligação de Energia elétrica na rua da casa do Tio Lourenço, situada na rua (Interna da Garagem). (APROVADO).</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_5503122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_5503122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal,  que providenciem a realização de Concurso Público para Provimento de Cargos Efetivos no Quadro de Servidores do Município. (APROVADO).</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_5603122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_5603122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal requer que seja encaminhado ao chefe do poder Executivo Municipal junto às secretarias competentes, que, o mesmo providencie climatização para sala de vigilância sanitária. (APROVADO).</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_5703122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_5703122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal, que providenciem um Agente de vigilância sanitária. (APROVADO).</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_5803122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_5803122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal , juntamente com à Secretaria Municipal de Saúde, solicitando a aquisição de novos equipamentos, destinada ao consultório odontológico desse município que necessita de um melhor atendimento aos munícipes. (APROVADO).</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_5903122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_5903122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal, que providenciem a instalação de monumentos de identificação cultural e histórica, que expressem a força e o orgulho do nosso povo, destacando Chapada da Natividade como Quilombo Chapada da Natividade, nas entradas da cidade e nas principais vias públicas. (APROVADO).</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_6003122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_6003122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do poder Executivo Municipal junto à secretaria competentes, que providenciem a denominação oficial da via pública atualmente conhecida como “rua da garagem” para “Rua Jorge Nunes de Carvalho”. (APROVADO)</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_6103122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_6103122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Chefe do Poder Executivo Municipal, para que seja feito pavimentação asfáltica e Iluminação Pública na rua Maria Bamba. (APROVADO).</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_6103122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_6103122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do poder Executivo Municipal junto à secretaria de obras, transportes e serviços urbanos, que, os mesmos providenciem a Ponte do Rio Bagagem que liga ao Santana e ao Deus me livre. (APROVADO).</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_6303122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_6303122025.pdf</t>
   </si>
   <si>
     <t>Requer a Criação da “Casa do Artesão / Casa da Cultura”, bem como a estruturação de uma Associação Municipal voltada ao Fomento do Artesanato e da Economia Criativa em Chapada da Natividade. (APROVADO)</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_6403122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_6403122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do poder Executivo Municipal, que providenciem a Aquisição de um Caminhão Pipa. (APROVADO).</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_6503122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_6503122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do poder Executivo Municipal, que providenciem a instalação de um bebedouro na garagem de carros do município, visando atender aos servidores, motoristas e demais trabalhadores que diariamente desempenham suas funções no local. (APROVADO).</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do Poder Executivo Municipal juntamente com a Secretaria Municipal de Deporto , Turismo e Cultura a   implementação de um projeto cultural de resgate das raízes musicais locais, voltado especialmente para a formação de jovens no aprendizado de instrumentos tradicionais como sanfona, triângulo e pandeiro, amplamente utilizados nos festejos do Divino Espírito Santo e em outras manifestações culturais da nossa região. (APROVADO).</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Chefe do Poder Executivo Municipal, para que providencie o patrolamento e melhoria da estrada vicinal que dá acesso ao Rio Bagagem, no Assentamento Xobó. (APROVADO)</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_6803122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_6803122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, para que providencie a Solicitação de Instalação e/ou Melhoria da Iluminação Pública na Rua Camila Pinto Rabelo. (APROVADO).</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_69c03122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_69c03122025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, para que providencie a Solicitação de Instalação e/ou Melhoria da Iluminação Pública na Rua Camila Pinto Rabelo. (APROVADO)</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_7003122025_0001.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_7003122025_0001.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao chefe do poder Executivo Municipal que, o mesmo providencie a Sinalização adequada das pontes do Rio das Pedras, Maiada Alta e Riachão Larginha localizadas nas comunidades. (APROVADO).</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_7103122025.pdf</t>
+    <t>http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_7103122025.pdf</t>
   </si>
   <si>
     <t>O s vereadores ADVAM DIONISIO DE SANTA E SUELI PINTO CARDOSO Requer que seja encaminhado ao chefe do poder Executivo Municipal que, o mesmo providencie a Disponibilização de um(a) profissional psicólogo(a) para realiza acompanhamento e atendimento psicológico aos alunos da escola Municipal Marcolina Pinto Rabelo e Creche Tia Martha. (APROVADO).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1318,68 +1408,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/163/ple_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/164/ple_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/165/ple_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/166/ple_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/167/ple_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/168/ple_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/169/ple_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/170/ple_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_resolucao_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/146/resolucao26062025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/147/ccf19022025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/148/ccf19022025_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_0319022025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_0419022025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_0519022025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_0619022025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_0726082025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_0919022025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_1019022025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_1119022025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_1219022025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_1319022025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_1719022025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_1819022025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento_2927082025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_3027082025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_3728082025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_3828082025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_3928082025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_no_40_advam_dionizio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_no_41_advam_dionizio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_4328082025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_4508102025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_4617112025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_4817112025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_4917112025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_5017112025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/202/requerimento_5217112025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_5303122025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_5403122025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_5503122025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_5603122025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_5703122025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_5803122025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_5903122025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_6003122025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_6103122025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_6103122025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_6303122025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_6403122025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_6503122025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_6803122025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_69c03122025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_7003122025_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_7103122025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/224/mocao_de_aplausos_04022026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/163/ple_01-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/164/ple_02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/165/ple_03-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/166/ple_04-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/167/ple_05-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/168/ple_06-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/169/ple_07-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/170/ple_08-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/233/ple_09-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/234/ple_10-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/235/ple_11-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/237/ple_012.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/238/ple_13-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/239/ple_14-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/240/ple_15-25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/241/ple_16-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/242/ple_17-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_no0106022026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/147/ccf19022025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/148/ccf19022025_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_0319022025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_0419022025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_0519022025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_0619022025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_0726082025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_0919022025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_1019022025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_1119022025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_1219022025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_1319022025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/162/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_1719022025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_1819022025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/180/requerimento_2927082025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/181/requerimento_3027082025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_3728082025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_3828082025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_3928082025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_no_40_advam_dionizio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_no_41_advam_dionizio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_4328082025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_4508102025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_4617112025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_4817112025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_4917112025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_5017112025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/202/requerimento_5217112025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_5303122025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_5403122025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_5503122025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_5603122025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_5703122025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_5803122025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_5903122025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_6003122025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_6103122025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_6103122025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_6303122025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_6403122025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_6503122025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_6803122025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_69c03122025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_7003122025_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chapadadanatividade.to.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_7103122025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H78"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1399,2013 +1489,2270 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
         <v>17</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>17</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" t="s">
         <v>88</v>
       </c>
-      <c r="B21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F23" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>71</v>
+        <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="D26" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="D27" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F27" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>43</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F28" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H28" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" t="s">
+        <v>98</v>
+      </c>
+      <c r="F29" t="s">
+        <v>99</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" t="s">
+        <v>93</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" t="s">
+        <v>97</v>
+      </c>
+      <c r="E31" t="s">
+        <v>98</v>
+      </c>
+      <c r="F31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
         <v>129</v>
-      </c>
-[...19 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" t="s">
+        <v>98</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" t="s">
+        <v>135</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
         <v>137</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F34" t="s">
-        <v>71</v>
+        <v>135</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>71</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F35" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="D36" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F36" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>79</v>
       </c>
       <c r="D37" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F37" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>83</v>
       </c>
       <c r="D38" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F38" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="D39" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F39" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D40" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F40" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="D41" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F41" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="H41" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="D42" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="D43" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F43" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="D44" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F44" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="H44" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="D45" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F45" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D46" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>135</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="D48" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F48" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="H48" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D49" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F49" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>98</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="D51" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F51" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E53" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="D54" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F54" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>82</v>
+        <v>212</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D55" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F55" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="H55" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="D56" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E56" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F56" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D57" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E57" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F57" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="H57" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E58" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F58" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>82</v>
+        <v>228</v>
       </c>
       <c r="H58" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="D59" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F59" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="H59" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="D60" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E60" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>243</v>
+        <v>90</v>
       </c>
       <c r="H60" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D61" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F61" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="H61" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D62" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E62" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F62" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="H62" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D63" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E63" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F63" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D64" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E64" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F64" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>259</v>
+        <v>90</v>
       </c>
       <c r="H64" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="D65" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E65" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F65" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="D66" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E66" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F66" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="H66" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="D67" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E67" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F67" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="D68" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E68" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F68" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>275</v>
+        <v>90</v>
       </c>
       <c r="H68" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="D69" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E69" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F69" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="H69" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="D70" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E70" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="H70" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="D71" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E71" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F71" t="s">
-        <v>71</v>
+        <v>135</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="D72" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E72" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F72" t="s">
         <v>99</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="H72" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="D73" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E73" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F73" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>82</v>
+        <v>285</v>
       </c>
       <c r="H73" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="D74" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E74" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F74" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>82</v>
+        <v>289</v>
       </c>
       <c r="H74" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D75" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E75" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F75" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="H75" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D76" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E76" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F76" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="H76" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D77" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="E77" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="F77" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="H77" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>303</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>304</v>
+      </c>
+      <c r="D78" t="s">
+        <v>97</v>
+      </c>
+      <c r="E78" t="s">
+        <v>98</v>
+      </c>
+      <c r="F78" t="s">
+        <v>106</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H78" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>307</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>308</v>
+      </c>
+      <c r="D79" t="s">
+        <v>97</v>
+      </c>
+      <c r="E79" t="s">
+        <v>98</v>
+      </c>
+      <c r="F79" t="s">
+        <v>110</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H79" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
         <v>311</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>312</v>
       </c>
-      <c r="D78" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="D80" t="s">
+        <v>97</v>
+      </c>
+      <c r="E80" t="s">
+        <v>98</v>
+      </c>
+      <c r="F80" t="s">
+        <v>89</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="H78" t="s">
+      <c r="H80" t="s">
         <v>314</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>316</v>
+      </c>
+      <c r="D81" t="s">
+        <v>97</v>
+      </c>
+      <c r="E81" t="s">
+        <v>98</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H81" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>319</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>320</v>
+      </c>
+      <c r="D82" t="s">
+        <v>97</v>
+      </c>
+      <c r="E82" t="s">
+        <v>98</v>
+      </c>
+      <c r="F82" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H82" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>323</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>324</v>
+      </c>
+      <c r="D83" t="s">
+        <v>97</v>
+      </c>
+      <c r="E83" t="s">
+        <v>98</v>
+      </c>
+      <c r="F83" t="s">
+        <v>99</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H83" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>326</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>327</v>
+      </c>
+      <c r="D84" t="s">
+        <v>97</v>
+      </c>
+      <c r="E84" t="s">
+        <v>98</v>
+      </c>
+      <c r="F84" t="s">
+        <v>106</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H84" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>329</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>330</v>
+      </c>
+      <c r="D85" t="s">
+        <v>97</v>
+      </c>
+      <c r="E85" t="s">
+        <v>98</v>
+      </c>
+      <c r="F85" t="s">
+        <v>89</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H85" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>333</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>334</v>
+      </c>
+      <c r="D86" t="s">
+        <v>97</v>
+      </c>
+      <c r="E86" t="s">
+        <v>98</v>
+      </c>
+      <c r="F86" t="s">
+        <v>131</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H86" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>337</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>338</v>
+      </c>
+      <c r="D87" t="s">
+        <v>97</v>
+      </c>
+      <c r="E87" t="s">
+        <v>98</v>
+      </c>
+      <c r="F87" t="s">
+        <v>99</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H87" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>342</v>
+      </c>
+      <c r="D88" t="s">
+        <v>97</v>
+      </c>
+      <c r="E88" t="s">
+        <v>98</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H88" t="s">
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3443,50 +3790,60 @@
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>